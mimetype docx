--- v0 (2025-10-13)
+++ v1 (2026-08-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7D450F0E" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="210" w:line="264" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="614303"/>
           <w:spacing w:val="15"/>
           <w:kern w:val="36"/>
           <w:sz w:val="53"/>
           <w:szCs w:val="53"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="614303"/>
@@ -85,74 +85,108 @@
         </w:rPr>
         <w:t>Angaben gemäß § 5 TMG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3270E8D8" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Hotel Scharler GmbH</w:t>
+        <w:t xml:space="preserve">Hotel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Scharler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Dorfplatz 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
-        <w:t>5723 Uttendorf</w:t>
-      </w:r>
+        <w:t xml:space="preserve">5723 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Uttendorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="30A16376" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Firmenbuchnummer: FN 140077 x</w:t>
       </w:r>
     </w:p>
@@ -169,52 +203,64 @@
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Vertreten durch:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
-        <w:t>Leon Huijsmans</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Leon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Huijsmans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2E685DFF" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="360" w:after="150" w:line="264" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:spacing w:val="15"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:spacing w:val="15"/>
@@ -555,51 +601,95 @@
         <w:t>Haftung für Inhalte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDFEDBB" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Als Diensteanbieter sind wir gemäß § 7 Abs.1 TMG für eigene Inhalte auf diesen Seiten nach den allgemeinen Gesetzen verantwortlich. Nach §§ 8 bis 10 TMG sind wir als Diensteanbieter jedoch nicht verpflichtet, übermittelte oder gespeicherte fremde Informationen zu überwachen oder nach Umständen zu forschen, die auf eine rechtswidrige Tätigkeit hinweisen.</w:t>
+        <w:t xml:space="preserve">Als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Diensteanbieter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind wir gemäß § 7 Abs.1 TMG für eigene Inhalte auf diesen Seiten nach den allgemeinen Gesetzen verantwortlich. Nach §§ 8 bis 10 TMG sind wir als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Diensteanbieter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jedoch nicht verpflichtet, übermittelte oder gespeicherte fremde Informationen zu überwachen oder nach Umständen zu forschen, die auf eine rechtswidrige Tätigkeit hinweisen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAFD03C" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Verpflichtungen zur Entfernung oder Sperrung der Nutzung von Informationen nach den allgemeinen Gesetzen bleiben hiervon unberührt. Eine diesbezügliche Haftung ist jedoch erst ab dem Zeitpunkt der Kenntnis einer konkreten Rechtsverletzung möglich. Bei Bekanntwerden von entsprechenden Rechtsverletzungen werden wir diese Inhalte umgehend entfernen.</w:t>
       </w:r>
@@ -793,340 +883,219 @@
         <w:t>Bankverbindung: Volksbank Salzburg</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>IBAN: AT10 4501 0121 0001 4583</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>BIC/SWIFT: VBOEATWWSAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3836687A" w14:textId="63140810" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
+    <w:p w14:paraId="088560B5" w14:textId="619C49EE" w:rsidR="00EC5B64" w:rsidRPr="0046316F" w:rsidRDefault="00EC5B64" w:rsidP="0046316F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
-[...14 lines deleted...]
-        <w:t>Bildern, Grafiken, Videos/Filme, Zeichnungen, Animationen, Texte, usw:</w:t>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bildern, Grafiken, Videos/Filme, Zeichnungen, Animationen, Texte, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>usw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
-        <w:t>Hotel Scharler</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hotel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Scharler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>GmbH</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>, GASTROpoint GmbH</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5B64">
-[...81 lines deleted...]
-        <w:t>КОМПАНИИ</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>GASTROpoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437D575E" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
+    <w:p w14:paraId="281C0B44" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="264" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="222222"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC5B64">
+    </w:p>
+    <w:p w14:paraId="1A52ED16" w14:textId="04BDB361" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="222222"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Konzept </w:t>
-[...7 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="222222"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:lang w:val="ru-RU"/>
-[...33 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="222222"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:lang w:val="ru-RU"/>
-[...54 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Realisierung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7A5E1385" w14:textId="4A87AC69" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:noProof/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="705036DE" wp14:editId="7DEEBAF8">
             <wp:extent cx="2095500" cy="390525"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
@@ -1167,59 +1136,71 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="061FCDCE" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC5B64">
-[...7 lines deleted...]
-        <w:t>GASTROpoint GmbH</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>GASTROpoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GmbH</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Pommernstraße 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>83395 Freilassing</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
@@ -1390,59 +1371,71 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA37C46" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="204" w:after="204" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC5B64">
-[...7 lines deleted...]
-        <w:t>KunLeiSys · Urlauben wird belohnt!</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>KunLeiSys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> · Urlauben wird belohnt!</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Pommernstraße 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>83395 Freilassing</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
@@ -1455,51 +1448,50 @@
         <w:br/>
         <w:t>Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE361C6" w14:textId="77777777" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="396" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>E-Mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00EC5B64">
           <w:rPr>
             <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:val="de-AT"/>
           </w:rPr>
           <w:t>info@kunleisys.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Internet: </w:t>
@@ -1542,102 +1534,117 @@
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:spacing w:val="15"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>KONTAKT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A2293D" w14:textId="255A856A" w:rsidR="00EC5B64" w:rsidRPr="00EC5B64" w:rsidRDefault="00EC5B64" w:rsidP="00EC5B64">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Scharler’s Hotel</w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Scharler’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Hotel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>GmbH</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Dorfplatz 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
-        <w:t>5723 Uttendorf</w:t>
-      </w:r>
+        <w:t xml:space="preserve">5723 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC5B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="B0B0B0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Uttendorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Österreich</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC5B64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="B0B0B0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:br/>
         <w:t>Tel: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00EC5B64">
           <w:rPr>
@@ -1923,152 +1930,157 @@
         </w:r>
         <w:r w:rsidRPr="00EC5B64">
           <w:rPr>
             <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Arial"/>
             <w:color w:val="767676"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>▼</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5511BE82" w14:textId="77777777" w:rsidR="00E82C3F" w:rsidRDefault="00E82C3F"/>
     <w:sectPr w:rsidR="00E82C3F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC5B64"/>
+    <w:rsid w:val="0046316F"/>
     <w:rsid w:val="004A785A"/>
     <w:rsid w:val="00A51728"/>
     <w:rsid w:val="00E82C3F"/>
     <w:rsid w:val="00EC5B64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="360B9C83"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0C6D913-51F3-44DA-97F2-11D259D4AAF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2418,610 +2430,610 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="21"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC5B64"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="ae">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC5B64"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="70391420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1827935957">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3541,57 +3553,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>612</Words>
-  <Characters>3491</Characters>
+  <Words>604</Words>
+  <Characters>3447</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4095</CharactersWithSpaces>
+  <CharactersWithSpaces>4043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tamara Gorelova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>